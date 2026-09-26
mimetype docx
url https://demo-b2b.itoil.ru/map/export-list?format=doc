--- v3 (2026-07-28)
+++ v4 (2026-09-26)
@@ -129,55 +129,53 @@
           <w:br/>
           Цена ДТ зимнее - 46,88
           <w:br/>
           Цена 95 Премиум - 45,84
           <w:br/>
           Цена 92 Регуляр - 42,37
           <w:br/>
           Цена 98 Супер - 47,79
           <w:br/>
           9) ЦП КМП 2.62.02 - 1, статус - Строительство/ремонт,  Центр, 55.7520233:37.6174994
           <w:br/>
           Цена 222 - 0,00
           <w:br/>
           Цена 98 Супер - 0,00
           <w:br/>
           Цена 92 Регуляр - 0,00
           <w:br/>
           Цена Any - 0,00
           <w:br/>
           10) АЗС №17 - 327681, статус - Работает,  ул. Балтийская, 55.804779:37.515549
           <w:br/>
           Цена 80 - 38,10
           <w:br/>
           Цена ДТ летнее - 47,83
           <w:br/>
-          Цена ДТ зимнее - 50,57
-          <w:br/>
           Цена 92 Регуляр - 42,40
           <w:br/>
-          Цена 98 Супер - 49,56
+          Цена 98 Супер - 51,00
           <w:br/>
           11) АГНКC-1 г. Барабинск - 327747, статус - Работает,  , :
           <w:br/>
           12) АГНКС-1 г. Заинск - 328041, статус - Работает,  , :
           <w:br/>
           13) ЕКБ резерв - 328036, статус - Работает,  , :
           <w:br/>
           14) АЗС №18 - 327682, статус - Работает,  Санкт-Петербург, 59.9386:30.3141
           <w:br/>
           Цена ДТ летнее - 47,83
           <w:br/>
           Цена ДТ зимнее - 50,57
           <w:br/>
           Цена 92 Регуляр - 44,05
           <w:br/>
           15) АЗС №17/1 - 327684, статус - Работает,  , :
           <w:br/>
           Цена 80 - 37,91
           <w:br/>
           Цена ДТ зимнее - 49,05
           <w:br/>
           Цена 95 Премиум - 47,58
           <w:br/>
           Цена ДТ летнее - 0,00
           <w:br/>