--- v3 (2026-07-28)
+++ v4 (2026-09-26)
@@ -1130,62 +1130,60 @@
     <row r="11" spans="1:26">
       <c r="A11" s="2">
         <v>327681</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2">
         <v>55.804779</v>
       </c>
       <c r="F11" s="2">
         <v>37.515549</v>
       </c>
       <c r="G11" s="2">
         <v>38.1</v>
       </c>
       <c r="H11" s="2">
         <v>47.83</v>
       </c>
-      <c r="I11" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2">
         <v>42.4</v>
       </c>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2">
-        <v>49.56</v>
+        <v>51.0</v>
       </c>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="2">
         <v>327747</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>